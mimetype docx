--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -732,51 +732,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DFFB9C3"/>
+    <w:nsid w:val="B173C505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -880,51 +880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CB8718E"/>
+    <w:nsid w:val="6099895E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1028,51 +1028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B3E916DD"/>
+    <w:nsid w:val="72EA8B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1176,51 +1176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E3C7EAC"/>
+    <w:nsid w:val="AC82AAB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1324,51 +1324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2E8EB1DA"/>
+    <w:nsid w:val="8475ACCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0A924342"/>
+    <w:nsid w:val="2B52F984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F99E0B67"/>
+    <w:nsid w:val="6486F055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="18B2A052"/>
+    <w:nsid w:val="BE348CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="902D019E"/>
+    <w:nsid w:val="D7FDE08A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="75CBC468"/>
+    <w:nsid w:val="B410F94B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>