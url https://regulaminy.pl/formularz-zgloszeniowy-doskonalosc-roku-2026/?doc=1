--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -732,51 +732,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B173C505"/>
+    <w:nsid w:val="3FFF1B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -880,51 +880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6099895E"/>
+    <w:nsid w:val="695512B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1028,51 +1028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72EA8B82"/>
+    <w:nsid w:val="46D7118E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1176,51 +1176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC82AAB0"/>
+    <w:nsid w:val="97E0A20A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1324,51 +1324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8475ACCF"/>
+    <w:nsid w:val="27758CAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2B52F984"/>
+    <w:nsid w:val="8C05A0E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6486F055"/>
+    <w:nsid w:val="1DA0BCFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BE348CDB"/>
+    <w:nsid w:val="BEAB7C72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D7FDE08A"/>
+    <w:nsid w:val="0BF9ED41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B410F94B"/>
+    <w:nsid w:val="4FB6E694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>