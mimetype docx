--- v2 (2026-09-10)
+++ v3 (2026-10-26)
@@ -732,51 +732,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFF1B0D"/>
+    <w:nsid w:val="4A6E2853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -880,51 +880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="695512B9"/>
+    <w:nsid w:val="1D880FF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1028,51 +1028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46D7118E"/>
+    <w:nsid w:val="D39F51B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1176,51 +1176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="97E0A20A"/>
+    <w:nsid w:val="DD3DD96B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1324,51 +1324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="27758CAD"/>
+    <w:nsid w:val="E149ECDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8C05A0E1"/>
+    <w:nsid w:val="54DD0F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1DA0BCFF"/>
+    <w:nsid w:val="7287569A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BEAB7C72"/>
+    <w:nsid w:val="C83BF77C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0BF9ED41"/>
+    <w:nsid w:val="1A6A3948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4FB6E694"/>
+    <w:nsid w:val="7A159E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>