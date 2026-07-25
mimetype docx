--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -448,51 +448,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25DF8B6C"/>
+    <w:nsid w:val="CF1AA8ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -596,51 +596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D7F54ECC"/>
+    <w:nsid w:val="B3F8EA05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -744,51 +744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D4B90350"/>
+    <w:nsid w:val="68A40C95"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -892,51 +892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ECDAE8AF"/>
+    <w:nsid w:val="260EC38B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1040,51 +1040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C85B6B2B"/>
+    <w:nsid w:val="BF51853E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1188,51 +1188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CAD56C6B"/>
+    <w:nsid w:val="5F9B56BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1336,51 +1336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1742CD77"/>
+    <w:nsid w:val="F405B79C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1484,51 +1484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9DD2C087"/>
+    <w:nsid w:val="587FB996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1632,51 +1632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="974336E3"/>
+    <w:nsid w:val="114D1677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1780,51 +1780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C2398471"/>
+    <w:nsid w:val="A1901AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1928,51 +1928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1A20FF9B"/>
+    <w:nsid w:val="F28FD864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>