--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -448,51 +448,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF1AA8ED"/>
+    <w:nsid w:val="1271F645"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -596,51 +596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B3F8EA05"/>
+    <w:nsid w:val="27740FF0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -744,51 +744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68A40C95"/>
+    <w:nsid w:val="CE5D4ACC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -892,51 +892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="260EC38B"/>
+    <w:nsid w:val="4747E0E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1040,51 +1040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BF51853E"/>
+    <w:nsid w:val="B573438A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1188,51 +1188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5F9B56BE"/>
+    <w:nsid w:val="8D0992D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1336,51 +1336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F405B79C"/>
+    <w:nsid w:val="ABBB65F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1484,51 +1484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="587FB996"/>
+    <w:nsid w:val="C36D9018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1632,51 +1632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="114D1677"/>
+    <w:nsid w:val="C7848735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1780,51 +1780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A1901AC5"/>
+    <w:nsid w:val="54B9EF86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1928,51 +1928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F28FD864"/>
+    <w:nsid w:val="D2ECF628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>