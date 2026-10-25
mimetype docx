--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -448,51 +448,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1271F645"/>
+    <w:nsid w:val="70541EFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -596,51 +596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27740FF0"/>
+    <w:nsid w:val="B32B39E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -744,51 +744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CE5D4ACC"/>
+    <w:nsid w:val="0952C2AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -892,51 +892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4747E0E5"/>
+    <w:nsid w:val="91D1273D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1040,51 +1040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B573438A"/>
+    <w:nsid w:val="49D989C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1188,51 +1188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8D0992D0"/>
+    <w:nsid w:val="C462E73D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1336,51 +1336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="ABBB65F8"/>
+    <w:nsid w:val="343996A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1484,51 +1484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C36D9018"/>
+    <w:nsid w:val="AD1988E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1632,51 +1632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C7848735"/>
+    <w:nsid w:val="058E119E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1780,51 +1780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="54B9EF86"/>
+    <w:nsid w:val="09A27015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1928,51 +1928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D2ECF628"/>
+    <w:nsid w:val="8C07C191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>