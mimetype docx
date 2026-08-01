--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -820,51 +820,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E2E390D"/>
+    <w:nsid w:val="7BD77CE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -968,51 +968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38634BA1"/>
+    <w:nsid w:val="EA158887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1116,51 +1116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28134440"/>
+    <w:nsid w:val="B683467B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1264,51 +1264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="96802465"/>
+    <w:nsid w:val="482F8626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1412,51 +1412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="047F859C"/>
+    <w:nsid w:val="DDDFF5E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1560,51 +1560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="17F7C4A5"/>
+    <w:nsid w:val="075CBFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1708,51 +1708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B69B552F"/>
+    <w:nsid w:val="02FBFE18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1856,51 +1856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DB26294B"/>
+    <w:nsid w:val="E859A2A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="ACCEB163"/>
+    <w:nsid w:val="8BC4FDE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2152,51 +2152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7DC5C685"/>
+    <w:nsid w:val="521F1518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2300,51 +2300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6FE566E9"/>
+    <w:nsid w:val="EA520E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>