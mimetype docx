--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -820,51 +820,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BD77CE1"/>
+    <w:nsid w:val="64A13A83"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -968,51 +968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EA158887"/>
+    <w:nsid w:val="2F122B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1116,51 +1116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B683467B"/>
+    <w:nsid w:val="BCDF5F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1264,51 +1264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="482F8626"/>
+    <w:nsid w:val="795BF706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1412,51 +1412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DDDFF5E6"/>
+    <w:nsid w:val="9D5262D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1560,51 +1560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="075CBFC1"/>
+    <w:nsid w:val="B1F23867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1708,51 +1708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="02FBFE18"/>
+    <w:nsid w:val="C1E9B6E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1856,51 +1856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E859A2A7"/>
+    <w:nsid w:val="E81319EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8BC4FDE6"/>
+    <w:nsid w:val="62CB024B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2152,51 +2152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="521F1518"/>
+    <w:nsid w:val="F517973C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2300,51 +2300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="EA520E09"/>
+    <w:nsid w:val="256D8AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>