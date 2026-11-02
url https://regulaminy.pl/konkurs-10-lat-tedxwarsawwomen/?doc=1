--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -820,51 +820,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64A13A83"/>
+    <w:nsid w:val="AD165C1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -968,51 +968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F122B9E"/>
+    <w:nsid w:val="6270D8FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1116,51 +1116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BCDF5F23"/>
+    <w:nsid w:val="8F9D7680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1264,51 +1264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="795BF706"/>
+    <w:nsid w:val="8B8F58A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1412,51 +1412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9D5262D2"/>
+    <w:nsid w:val="679A1754"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1560,51 +1560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B1F23867"/>
+    <w:nsid w:val="98C43E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1708,51 +1708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C1E9B6E3"/>
+    <w:nsid w:val="747C05D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1856,51 +1856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E81319EF"/>
+    <w:nsid w:val="8F2717BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="62CB024B"/>
+    <w:nsid w:val="9A3010D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2152,51 +2152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F517973C"/>
+    <w:nsid w:val="36200841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2300,51 +2300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="256D8AAE"/>
+    <w:nsid w:val="9AC1F92D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>