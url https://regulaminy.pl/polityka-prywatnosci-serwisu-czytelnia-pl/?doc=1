--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -1532,51 +1532,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B016B225"/>
+    <w:nsid w:val="C1F6F7CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1680,51 +1680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BC56D651"/>
+    <w:nsid w:val="39E108B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1828,51 +1828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68BED30D"/>
+    <w:nsid w:val="F99445C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1976,51 +1976,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BE26EEA2"/>
+    <w:nsid w:val="181B11B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2124,51 +2124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AAA44823"/>
+    <w:nsid w:val="034427C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2272,51 +2272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FB96AFC7"/>
+    <w:nsid w:val="B8A6EBB0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2420,51 +2420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="94FF0D8B"/>
+    <w:nsid w:val="1D7890A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DCE35A9D"/>
+    <w:nsid w:val="2BB238E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="49704175"/>
+    <w:nsid w:val="69608C3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2864,51 +2864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A4869321"/>
+    <w:nsid w:val="28FBE25E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3012,51 +3012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="18C9E54F"/>
+    <w:nsid w:val="2BB4EFBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>