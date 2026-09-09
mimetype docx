--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -1532,51 +1532,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1F6F7CC"/>
+    <w:nsid w:val="1FB6F7AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1680,51 +1680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39E108B7"/>
+    <w:nsid w:val="711AAD3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1828,51 +1828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F99445C3"/>
+    <w:nsid w:val="85B2EC23"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1976,51 +1976,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="181B11B2"/>
+    <w:nsid w:val="395A4813"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2124,51 +2124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="034427C8"/>
+    <w:nsid w:val="89D1EDF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2272,51 +2272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B8A6EBB0"/>
+    <w:nsid w:val="E1F3B826"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2420,51 +2420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1D7890A6"/>
+    <w:nsid w:val="840AEE73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2BB238E2"/>
+    <w:nsid w:val="4D542A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="69608C3E"/>
+    <w:nsid w:val="54814113"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2864,51 +2864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="28FBE25E"/>
+    <w:nsid w:val="6AD11281"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3012,51 +3012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2BB4EFBC"/>
+    <w:nsid w:val="0C991775"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>