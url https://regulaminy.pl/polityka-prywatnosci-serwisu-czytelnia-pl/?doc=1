--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -1532,51 +1532,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FB6F7AA"/>
+    <w:nsid w:val="E0DA3C29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1680,51 +1680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="711AAD3D"/>
+    <w:nsid w:val="3FAD4351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1828,51 +1828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="85B2EC23"/>
+    <w:nsid w:val="34EC0F24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1976,51 +1976,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="395A4813"/>
+    <w:nsid w:val="C9FD2EE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2124,51 +2124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="89D1EDF7"/>
+    <w:nsid w:val="9D34CDE7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2272,51 +2272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E1F3B826"/>
+    <w:nsid w:val="9AD45E68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2420,51 +2420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="840AEE73"/>
+    <w:nsid w:val="46A24E40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4D542A65"/>
+    <w:nsid w:val="750B6162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="54814113"/>
+    <w:nsid w:val="820E1BCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2864,51 +2864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6AD11281"/>
+    <w:nsid w:val="298D2D9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3012,51 +3012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0C991775"/>
+    <w:nsid w:val="CFC09010"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>