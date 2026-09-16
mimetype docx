--- v0 (2026-06-17)
+++ v1 (2026-09-16)
@@ -5,415 +5,430 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+        <w:t xml:space="preserve">.downloadListSingle{display:none!important;}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Administrator danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Administratorem danych osobowych gromadzonych w ramach usług  świadczonych przez spółkę, w tym komunikacji SMS jest Wydawnictwo Bauer Sp. z o.o. Sp. j. z siedzibą w Warszawie (04-035), przy ul. Motorowej 1, wpisana do Rejestru Przedsiębiorców Krajowego Rejestru Sądowego prowadzonego przez Sąd Rejonowy dla m.st. Warszawy, XIV Wydział Gospodarczy Krajowego Rejestru Sądowego pod numerem 0000881250 (dalej „Spółka” lub „Administrator Danych”).</w:t>
-[...32 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Administratorem danych osobowych gromadzonych w ramach świadczonych usług jest Wydawnictwo Bauer Sp. z o.o. Sp. j. z siedzibą w Warszawie (04-035), przy ul. Motorowej 1, wpisana do Rejestru Przedsiębiorców Krajowego Rejestru Sądowego prowadzonego przez Sąd Rejonowy dla m.st. Warszawy, XIV Wydział Gospodarczy Krajowego Rejestru Sądowego pod numerem 0000881250 (dalej „Spółka” lub „Administrator Danych”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W przypadku, gdy za świadczenie usług odpowiada inny podmiot, informacje o tym są wskazane w regulaminach i klauzulach informacyjnych dedykowanych dla konkretnej usługi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Spółka przetwarza dane osobowe zgodnie z przepisami o ochronie danych osobowych, w szczególności zgodnie z Ogólnym Rozporządzeniem o Ochronie Danych Osobowych Unii Europejskiej (2016/679) – RODO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Informacje o podstawach prawnych przetwarzania danych osobowych są zawarte w regulaminach oraz klauzulach informacyjnych dotyczących konkretnych procesów przetwarzania danych realizowanych w związku z organizacją konkursów, prowadzeniem serwisów internetowych oraz świadczeniem usług.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Dane kontaktowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z Administratorem Danych możesz skontaktować się:</w:t>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Z Administratorem Danych możesz skontaktować się: a) poprzez adres e-mail: kontakt@bauer.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">b) listownie na adres: Wydawnictwo Bauer Sp. z o.o. Sp. j.; ul. Motorowa 1, 04-035 Warszawa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jeśli Twoja wiadomość dotyczy danych osobowych, skontaktuj się z Inspektorem Ochrony Danych: a) poprzez adres e-mail: iod@bauer.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">b) listownie na adres: Wydawnictwo Bauer Sp. z o.o. Sp. j.; ul. Motorowa 1, 04-035 Warszawa z dopiskiem „Na ręce IOD”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Gdzie szukać informacji o przetwarzaniu danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Administrator Danych publikuje informacje dotyczące przetwarzania danych osobowych w regulaminie każdej aktywności, ponadto w niniejszej zakładce www.regulaminy.pl/prywatnosc</w:t>
+        <w:t xml:space="preserve">Administrator Danych publikuje informacje dotyczące przetwarzania danych osobowych, w tym informacje dotyczące podstaw prawnych przetwarzania, w regulaminie każdej aktywności, w politykach prywatności oraz klauzulach informacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W ramach publikowanych informacji powiemy Ci:</w:t>
       </w:r>
-      <w:br/>
-[...36 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">a) jakie są cele przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">b) na jakiej podstawie przetwarzamy Twoje dane osobowe;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">c) przez jaki okres przechowujemy Twoje dane;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">d) komu udostępniliśmy Twoje dane;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e) czy przekazujemy dane osobowe poza Europejski Obszar Gospodarczy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">f) jakie prawa Ci przysługują i jak możesz je zrealizować.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Chcesz zrealizować prawa związane z ochroną danych osobowych?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Możesz tego dokonać:</w:t>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Możesz tego dokonać: a) poprzez adres e-mail: iod@bauer.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">b) listownie na adres: Wydawnictwo Bauer Sp. z o.o. Sp. j.; ul. Motorowa 1, 04-035 Warszawa z dopiskiem „Na ręce IOD”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pamiętaj, że zawsze masz prawo wniesienia skargi do Prezesa Urzędu Ochrony Danych Osobowych (PUODO), jeżeli uznasz, że przetwarzanie Twoich danych osobowych narusza przepisy RODO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Jak realizujemy Twoje uprawnienia?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Przepisy nakładają na nas obowiązek realizacji uprawnienia w terminie 30 dni, a w szczególnie skomplikowanych przypadkach jest to czas trzech miesięcy.</w:t>
+        <w:t xml:space="preserve">Przepisy nakładają na nas obowiązek realizacji uprawnienia w terminie 30 dni, a w szczególnie skomplikowanych przypadkach jest to okres trzech miesięcy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W zakresie:</w:t>
       </w:r>
-      <w:br/>
-[...36 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">a) prawa dostępu – otrzymasz plik z kopią danych osobowych, jakie przetwarzamy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">b) prawa sprzeciwu – otrzymasz informację – stanowisko Administratora Danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">c) prawa sprostowania – otrzymasz informację – stanowisko Administratora Danych oraz informację o zmianie żądanych przez Ciebie danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">d) prawa ograniczenia przetwarzania – otrzymasz od nas informację, a jeżeli Twoje żądanie będzie uzasadnione, także potwierdzenie ograniczenia przetwarzania;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e) prawa do bycia zapomnianym – otrzymasz informację – stanowisko Administratora Danych oraz informację o usunięciu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">f) cofnięcia zgody – w każdej chwili możesz cofnąć dowolną wyrażoną przez Ciebie zgodę na przetwarzanie danych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Jak czytać udzielane informacje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W ramach realizacji prawa dostępu otrzymasz kopię danych wraz opisem zawierającym informacje dotyczące przetwarzania danych osobowych. W ramach pliku poinformujemy Cię o kategoriach danych, celu przetwarzania, okresie przechowania, odbiorcach danych. Każda sekcja będzie zawierać jasny i prosty opis informacji.</w:t>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">W ramach realizacji prawa dostępu otrzymasz kopię danych wraz z opisem zawierającym informacje dotyczące przetwarzania danych osobowych. W ramach pliku poinformujemy Cię o kategoriach danych, celu przetwarzania, okresie przechowywania oraz odbiorcach danych. Każda sekcja będzie zawierać jasny i prosty opis informacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W ramach prawa do przenoszenia danych otrzymasz ustrukturyzowany plik zawierający dane osobowe wprowadzone przez Ciebie do usługi, z której korzystasz. Plik możesz pobrać samodzielnie lub przekazać go nowemu Administratorowi Danych Osobowych. Do otwarcia pliku możesz skorzystać z darmowego oprogramowania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Twoje prawa</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Prawo dostępu</w:t>
       </w:r>
-      <w:br/>
-[...11 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W każdej chwili masz prawo do wystąpienia do administratora z wnioskiem o wydanie informacji o tym, czy Twoje dane są przetwarzane, a jeżeli tak, to z wnioskiem o uzyskanie dostępu do tych danych lub uzyskanie ich kopii. My jesteśmy zobowiązani do udzielenia stosownych informacji bez pobrania nadmiernych opłat oraz bez zbędnej zwłoki. Termin realizacji wynosi 1 miesiąc, nie dłużej niż 3 miesiące w skomplikowanych przypadkach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Prawo sprostowania</w:t>
       </w:r>
-      <w:br/>
-[...11 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W każdej chwili masz prawo do wystąpienia do Administratora Danych z wnioskiem o sprostowanie swoich danych, jeżeli stwierdzisz nieścisłości w zgromadzonych danych osobowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Prawo ograniczenia przetwarzania</w:t>
       </w:r>
-      <w:br/>
-[...11 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W każdej chwili, w sytuacji opisanej w przepisach o ochronie danych osobowych, możesz żądać ograniczenia przetwarzania danych. O ile Twoje żądanie jest uzasadnione, dane będą przechowywane przez nas, a podjęcie jakichkolwiek operacji innych niż przechowywanie będzie wymagało odrębnej zgody, chyba że przetwarzanie jest niezbędne z uwagi na ochronę roszczeń lub praw innej osoby lub z uwagi na ważne przesłanki interesu publicznego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Prawo sprzeciwu</w:t>
       </w:r>
-      <w:br/>
-[...11 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W przypadku zaistnienia ważnych, prawnie uzasadnionych podstaw możesz wnieść sprzeciw wobec prowadzonego przetwarzania, powołując się na nadrzędność Twoich praw i wolności nad celem przetwarzania danych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Prawo do bycia zapomnianym</w:t>
       </w:r>
-      <w:br/>
-[...11 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W każdej chwili, w sytuacji opisanej w przepisach o ochronie danych osobowych, możesz żądać niezwłocznego usunięcia dotyczących Cię danych, a my mamy obowiązek usunąć dane bez zbędnej zwłoki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Prawo do przenoszenia danych</w:t>
       </w:r>
-      <w:br/>
-[...11 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W każdej chwili masz prawo do wystąpienia do Administratora Danych z wnioskiem o otrzymanie w ustrukturyzowanym, powszechnie używanym formacie nadającym się do odczytu maszynowego Twoich danych osobowych przetwarzanych w sposób zautomatyzowany na podstawie Twojej zgody lub w związku z realizacją umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Prawo do cofnięcia zgody</w:t>
       </w:r>
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W każdej chwili masz prawo do wystąpienia do Administratora Danych i cofnięcia udzielonej mu zgody na przetwarzanie danych osobowych.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">