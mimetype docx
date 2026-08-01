--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -479,51 +479,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC9630A1"/>
+    <w:nsid w:val="C55BC49F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -627,51 +627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="863D7C96"/>
+    <w:nsid w:val="BD4633F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -775,51 +775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="80B2A472"/>
+    <w:nsid w:val="49F53894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -923,51 +923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5738269B"/>
+    <w:nsid w:val="3DDC0F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1071,51 +1071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="03DA3843"/>
+    <w:nsid w:val="B71A18D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1219,51 +1219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EA74464F"/>
+    <w:nsid w:val="92F2E859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1367,51 +1367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="520C68EA"/>
+    <w:nsid w:val="FBF1ADD5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1515,51 +1515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5971FCED"/>
+    <w:nsid w:val="3CFCF708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1663,51 +1663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="241B7CD9"/>
+    <w:nsid w:val="5212851C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1811,51 +1811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="187D1C26"/>
+    <w:nsid w:val="A71117D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1959,51 +1959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="74AC42A5"/>
+    <w:nsid w:val="C9C7CED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2107,51 +2107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EB43DB09"/>
+    <w:nsid w:val="D787A7F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2255,51 +2255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2C2947FA"/>
+    <w:nsid w:val="C7334BD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2403,51 +2403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="ABD7E3A7"/>
+    <w:nsid w:val="D7BCD806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2551,51 +2551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2F2987F0"/>
+    <w:nsid w:val="13CAADD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2699,51 +2699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B9DCAB96"/>
+    <w:nsid w:val="D68582A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2847,51 +2847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="DDE03B4F"/>
+    <w:nsid w:val="68432331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +2995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="35347C11"/>
+    <w:nsid w:val="290DDC2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3143,51 +3143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="13CB7062"/>
+    <w:nsid w:val="9C808072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3291,51 +3291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="693225FD"/>
+    <w:nsid w:val="0E0DE5AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3439,51 +3439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="55CD4121"/>
+    <w:nsid w:val="2C574CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3587,51 +3587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="313535F1"/>
+    <w:nsid w:val="BD0ED348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3735,51 +3735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="E369DD4A"/>
+    <w:nsid w:val="A54C9D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3883,51 +3883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="B8870D61"/>
+    <w:nsid w:val="A155426C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>