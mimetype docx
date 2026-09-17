--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -479,51 +479,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C55BC49F"/>
+    <w:nsid w:val="AC2B9D65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -627,51 +627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BD4633F9"/>
+    <w:nsid w:val="1D0BCE52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -775,51 +775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49F53894"/>
+    <w:nsid w:val="A8D02B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -923,51 +923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DDC0F63"/>
+    <w:nsid w:val="41562CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1071,51 +1071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B71A18D8"/>
+    <w:nsid w:val="0CFB0CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1219,51 +1219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="92F2E859"/>
+    <w:nsid w:val="E5CFE467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1367,51 +1367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FBF1ADD5"/>
+    <w:nsid w:val="22FF5B2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1515,51 +1515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3CFCF708"/>
+    <w:nsid w:val="A51B1B73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1663,51 +1663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5212851C"/>
+    <w:nsid w:val="0875C298"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1811,51 +1811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A71117D6"/>
+    <w:nsid w:val="BA2CBF46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1959,51 +1959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C9C7CED4"/>
+    <w:nsid w:val="CFBBDBBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2107,51 +2107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D787A7F7"/>
+    <w:nsid w:val="06C615F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2255,51 +2255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C7334BD6"/>
+    <w:nsid w:val="7AF303D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2403,51 +2403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D7BCD806"/>
+    <w:nsid w:val="E437C9AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2551,51 +2551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="13CAADD1"/>
+    <w:nsid w:val="8E19210B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2699,51 +2699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D68582A6"/>
+    <w:nsid w:val="7053FF47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2847,51 +2847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="68432331"/>
+    <w:nsid w:val="F2FF38C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +2995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="290DDC2D"/>
+    <w:nsid w:val="0F3F59E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3143,51 +3143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9C808072"/>
+    <w:nsid w:val="604A532B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3291,51 +3291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="0E0DE5AC"/>
+    <w:nsid w:val="1F7C13A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3439,51 +3439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="2C574CA2"/>
+    <w:nsid w:val="EAD490D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3587,51 +3587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="BD0ED348"/>
+    <w:nsid w:val="6CB2F3B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3735,51 +3735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="A54C9D32"/>
+    <w:nsid w:val="3CE37DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3883,51 +3883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A155426C"/>
+    <w:nsid w:val="3EF206FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>