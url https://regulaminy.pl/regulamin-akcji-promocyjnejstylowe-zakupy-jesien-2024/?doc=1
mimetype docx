--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -479,51 +479,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC2B9D65"/>
+    <w:nsid w:val="AC08B171"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -627,51 +627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D0BCE52"/>
+    <w:nsid w:val="028333EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -775,51 +775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A8D02B36"/>
+    <w:nsid w:val="2EDBB2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -923,51 +923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="41562CAA"/>
+    <w:nsid w:val="8C20273F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1071,51 +1071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CFB0CA2"/>
+    <w:nsid w:val="A7F43368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1219,51 +1219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E5CFE467"/>
+    <w:nsid w:val="97479957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1367,51 +1367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="22FF5B2A"/>
+    <w:nsid w:val="DA06584B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1515,51 +1515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A51B1B73"/>
+    <w:nsid w:val="684C819C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1663,51 +1663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0875C298"/>
+    <w:nsid w:val="3AB8F694"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1811,51 +1811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BA2CBF46"/>
+    <w:nsid w:val="9DEC974F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1959,51 +1959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="CFBBDBBD"/>
+    <w:nsid w:val="99A78DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2107,51 +2107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="06C615F4"/>
+    <w:nsid w:val="A28CB386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2255,51 +2255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7AF303D4"/>
+    <w:nsid w:val="9A479522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2403,51 +2403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E437C9AD"/>
+    <w:nsid w:val="2F8FFF34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2551,51 +2551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8E19210B"/>
+    <w:nsid w:val="4D96EF9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2699,51 +2699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7053FF47"/>
+    <w:nsid w:val="FF3469CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2847,51 +2847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F2FF38C3"/>
+    <w:nsid w:val="1C1E6CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +2995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="0F3F59E9"/>
+    <w:nsid w:val="9A5B6966"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3143,51 +3143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="604A532B"/>
+    <w:nsid w:val="1A1B0955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3291,51 +3291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1F7C13A8"/>
+    <w:nsid w:val="D649EF46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3439,51 +3439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="EAD490D5"/>
+    <w:nsid w:val="A7F85E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3587,51 +3587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6CB2F3B2"/>
+    <w:nsid w:val="EB2BA1CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3735,51 +3735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3CE37DA3"/>
+    <w:nsid w:val="C5A6CF2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3883,51 +3883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="3EF206FF"/>
+    <w:nsid w:val="B319FDFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>