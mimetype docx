--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -908,51 +908,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="552AE1B2"/>
+    <w:nsid w:val="44912E7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1056,51 +1056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9EA35870"/>
+    <w:nsid w:val="968471D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1204,51 +1204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6ADB2517"/>
+    <w:nsid w:val="576E9503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1352,51 +1352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8969C6D5"/>
+    <w:nsid w:val="2C6200CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F22E9DEA"/>
+    <w:nsid w:val="DB07B794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1648,51 +1648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1E129B7D"/>
+    <w:nsid w:val="5E57CEEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1796,51 +1796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C366EAA0"/>
+    <w:nsid w:val="B5143A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1944,51 +1944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="135FEE5F"/>
+    <w:nsid w:val="D24D9836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2092,51 +2092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4A0E969B"/>
+    <w:nsid w:val="AC6B089D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2240,51 +2240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="36759143"/>
+    <w:nsid w:val="78D359E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>