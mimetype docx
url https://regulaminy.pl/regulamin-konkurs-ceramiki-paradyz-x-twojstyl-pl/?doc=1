--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -908,51 +908,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44912E7A"/>
+    <w:nsid w:val="C283850E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1056,51 +1056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="968471D8"/>
+    <w:nsid w:val="7C668E22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1204,51 +1204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="576E9503"/>
+    <w:nsid w:val="365E5522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1352,51 +1352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C6200CB"/>
+    <w:nsid w:val="CF5F3DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DB07B794"/>
+    <w:nsid w:val="CB2C40BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1648,51 +1648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E57CEEC"/>
+    <w:nsid w:val="547DCE43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1796,51 +1796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B5143A8F"/>
+    <w:nsid w:val="F2356317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1944,51 +1944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D24D9836"/>
+    <w:nsid w:val="3124B6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2092,51 +2092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AC6B089D"/>
+    <w:nsid w:val="2EE9A75E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2240,51 +2240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="78D359E7"/>
+    <w:nsid w:val="0C6B4051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>