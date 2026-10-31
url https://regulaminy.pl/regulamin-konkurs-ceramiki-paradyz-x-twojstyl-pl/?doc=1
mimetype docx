--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -908,51 +908,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C283850E"/>
+    <w:nsid w:val="45C8FCA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1056,51 +1056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C668E22"/>
+    <w:nsid w:val="3E24B5ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1204,51 +1204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="365E5522"/>
+    <w:nsid w:val="3FAD0E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1352,51 +1352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF5F3DB0"/>
+    <w:nsid w:val="4CCF05A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CB2C40BF"/>
+    <w:nsid w:val="7D37C855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1648,51 +1648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="547DCE43"/>
+    <w:nsid w:val="AA18A683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1796,51 +1796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F2356317"/>
+    <w:nsid w:val="0038E92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1944,51 +1944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3124B6EF"/>
+    <w:nsid w:val="860FC4E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2092,51 +2092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2EE9A75E"/>
+    <w:nsid w:val="355B60AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2240,51 +2240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0C6B4051"/>
+    <w:nsid w:val="FF1F7A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>