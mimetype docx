--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26FF84D2"/>
+    <w:nsid w:val="7D38C89E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -989,51 +989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D293613"/>
+    <w:nsid w:val="74C397F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1137,51 +1137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CEF0F528"/>
+    <w:nsid w:val="642E5DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1285,51 +1285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6EC17E8D"/>
+    <w:nsid w:val="833026BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1433,51 +1433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ECED40A2"/>
+    <w:nsid w:val="B64F179E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1581,51 +1581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3C6DBAE7"/>
+    <w:nsid w:val="910C98D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1729,51 +1729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C98B82D0"/>
+    <w:nsid w:val="A2096D0B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1877,51 +1877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="40B3B8E7"/>
+    <w:nsid w:val="0EAABDBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2025,51 +2025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A1F090C2"/>
+    <w:nsid w:val="06642674"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2173,51 +2173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4DEC595C"/>
+    <w:nsid w:val="CE637700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2321,51 +2321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1BB42088"/>
+    <w:nsid w:val="118D5940"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2469,51 +2469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C8E61A4E"/>
+    <w:nsid w:val="73AF6F79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2617,51 +2617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CDAC6278"/>
+    <w:nsid w:val="BFE224D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>