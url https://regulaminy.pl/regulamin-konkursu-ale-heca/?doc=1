--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D38C89E"/>
+    <w:nsid w:val="28031914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -989,51 +989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74C397F5"/>
+    <w:nsid w:val="4DEB860F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1137,51 +1137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="642E5DA1"/>
+    <w:nsid w:val="E3792178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1285,51 +1285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="833026BE"/>
+    <w:nsid w:val="94C937F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1433,51 +1433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B64F179E"/>
+    <w:nsid w:val="0CCF13F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1581,51 +1581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="910C98D9"/>
+    <w:nsid w:val="37F722B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1729,51 +1729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A2096D0B"/>
+    <w:nsid w:val="07E1CD24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1877,51 +1877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0EAABDBF"/>
+    <w:nsid w:val="3795CEF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2025,51 +2025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="06642674"/>
+    <w:nsid w:val="080AB4C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2173,51 +2173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CE637700"/>
+    <w:nsid w:val="F540E5AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2321,51 +2321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="118D5940"/>
+    <w:nsid w:val="CD8C1742"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2469,51 +2469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="73AF6F79"/>
+    <w:nsid w:val="6E2CD744"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2617,51 +2617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="BFE224D8"/>
+    <w:nsid w:val="71CA77BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>