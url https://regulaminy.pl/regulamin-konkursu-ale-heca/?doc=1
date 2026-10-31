--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28031914"/>
+    <w:nsid w:val="6C652B8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -989,51 +989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DEB860F"/>
+    <w:nsid w:val="51E9BB00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1137,51 +1137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E3792178"/>
+    <w:nsid w:val="399C6FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1285,51 +1285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="94C937F4"/>
+    <w:nsid w:val="374DD786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1433,51 +1433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CCF13F4"/>
+    <w:nsid w:val="9C9E0C6C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1581,51 +1581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="37F722B5"/>
+    <w:nsid w:val="B400BCB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1729,51 +1729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="07E1CD24"/>
+    <w:nsid w:val="4A91B273"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1877,51 +1877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3795CEF4"/>
+    <w:nsid w:val="05FAED18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2025,51 +2025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="080AB4C8"/>
+    <w:nsid w:val="7FC1214D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2173,51 +2173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F540E5AD"/>
+    <w:nsid w:val="657FC832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2321,51 +2321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="CD8C1742"/>
+    <w:nsid w:val="72B63349"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2469,51 +2469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6E2CD744"/>
+    <w:nsid w:val="68A8ACDF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2617,51 +2617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="71CA77BD"/>
+    <w:nsid w:val="DCA8FC61"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>