--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -822,51 +822,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F4A6DB8"/>
+    <w:nsid w:val="D467DAF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -970,51 +970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B57AB8FF"/>
+    <w:nsid w:val="5ED7804B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1118,51 +1118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B7E9F9B0"/>
+    <w:nsid w:val="CD1BD53F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1266,51 +1266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8B7248C0"/>
+    <w:nsid w:val="D58B1BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1414,51 +1414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="141D33DA"/>
+    <w:nsid w:val="3556911F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1562,51 +1562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A297C8FD"/>
+    <w:nsid w:val="92279126"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1710,51 +1710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FD9BB03C"/>
+    <w:nsid w:val="7BC55EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1858,51 +1858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2A8D508C"/>
+    <w:nsid w:val="8B91D156"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2006,51 +2006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C7DE1462"/>
+    <w:nsid w:val="BD91FD04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2154,51 +2154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6D888A0B"/>
+    <w:nsid w:val="B79E9527"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2302,51 +2302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9813CAE5"/>
+    <w:nsid w:val="049FB504"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>