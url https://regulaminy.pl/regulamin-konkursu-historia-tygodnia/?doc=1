--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -822,51 +822,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D467DAF4"/>
+    <w:nsid w:val="13FA7DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -970,51 +970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5ED7804B"/>
+    <w:nsid w:val="0D145202"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1118,51 +1118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CD1BD53F"/>
+    <w:nsid w:val="0C8EB7D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1266,51 +1266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D58B1BA9"/>
+    <w:nsid w:val="4FEE1D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1414,51 +1414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3556911F"/>
+    <w:nsid w:val="E3993265"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1562,51 +1562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="92279126"/>
+    <w:nsid w:val="D351F1BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1710,51 +1710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7BC55EDC"/>
+    <w:nsid w:val="4D0F0462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1858,51 +1858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8B91D156"/>
+    <w:nsid w:val="6A7EBF0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2006,51 +2006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BD91FD04"/>
+    <w:nsid w:val="8E42F549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2154,51 +2154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B79E9527"/>
+    <w:nsid w:val="F9997CCB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2302,51 +2302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="049FB504"/>
+    <w:nsid w:val="6CA0A5AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>