--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -822,51 +822,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13FA7DB4"/>
+    <w:nsid w:val="CD19CFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -970,51 +970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D145202"/>
+    <w:nsid w:val="49FC5233"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1118,51 +1118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C8EB7D0"/>
+    <w:nsid w:val="EFDAF621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1266,51 +1266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4FEE1D41"/>
+    <w:nsid w:val="CFB657EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1414,51 +1414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E3993265"/>
+    <w:nsid w:val="C66799A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1562,51 +1562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D351F1BF"/>
+    <w:nsid w:val="7D100B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1710,51 +1710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4D0F0462"/>
+    <w:nsid w:val="451AC121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1858,51 +1858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6A7EBF0F"/>
+    <w:nsid w:val="4ECF8C7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2006,51 +2006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8E42F549"/>
+    <w:nsid w:val="3E222F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2154,51 +2154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F9997CCB"/>
+    <w:nsid w:val="6FE83EE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2302,51 +2302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6CA0A5AE"/>
+    <w:nsid w:val="84BED912"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>