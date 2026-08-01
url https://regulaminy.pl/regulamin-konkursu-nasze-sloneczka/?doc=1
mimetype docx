--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -850,51 +850,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30BAC923"/>
+    <w:nsid w:val="15A621C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -998,51 +998,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4753C8D4"/>
+    <w:nsid w:val="0E917094"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1146,51 +1146,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A654461F"/>
+    <w:nsid w:val="D434A5F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1294,51 +1294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8642008F"/>
+    <w:nsid w:val="76963D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1442,51 +1442,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BE4F4B71"/>
+    <w:nsid w:val="1C9BB9A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1590,51 +1590,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6D1A3BB3"/>
+    <w:nsid w:val="33FFD168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1738,51 +1738,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="78B8EA2A"/>
+    <w:nsid w:val="0D2D13CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1886,51 +1886,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="FC5F353E"/>
+    <w:nsid w:val="904C8045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2034,51 +2034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="460E9872"/>
+    <w:nsid w:val="43F2AB24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2182,51 +2182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D8881478"/>
+    <w:nsid w:val="46D5EB2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2330,51 +2330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0F67B0FE"/>
+    <w:nsid w:val="F53D7A67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>