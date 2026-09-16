--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -850,51 +850,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15A621C7"/>
+    <w:nsid w:val="B9201D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -998,51 +998,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E917094"/>
+    <w:nsid w:val="24578360"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1146,51 +1146,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D434A5F7"/>
+    <w:nsid w:val="B1DD2D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1294,51 +1294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="76963D7C"/>
+    <w:nsid w:val="0308FA31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1442,51 +1442,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1C9BB9A8"/>
+    <w:nsid w:val="23276E9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1590,51 +1590,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="33FFD168"/>
+    <w:nsid w:val="AA5715A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1738,51 +1738,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0D2D13CA"/>
+    <w:nsid w:val="116FFFBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1886,51 +1886,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="904C8045"/>
+    <w:nsid w:val="15F6F837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2034,51 +2034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="43F2AB24"/>
+    <w:nsid w:val="D1D283DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2182,51 +2182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="46D5EB2C"/>
+    <w:nsid w:val="7CEC86B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2330,51 +2330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F53D7A67"/>
+    <w:nsid w:val="D09C946C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>