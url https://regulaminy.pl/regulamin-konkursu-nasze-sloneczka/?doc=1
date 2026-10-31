--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -850,51 +850,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9201D9E"/>
+    <w:nsid w:val="9F6CA18B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -998,51 +998,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24578360"/>
+    <w:nsid w:val="2AF9998B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1146,51 +1146,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B1DD2D5B"/>
+    <w:nsid w:val="40F0A1DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1294,51 +1294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0308FA31"/>
+    <w:nsid w:val="3B8114DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1442,51 +1442,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="23276E9E"/>
+    <w:nsid w:val="84A494ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1590,51 +1590,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AA5715A8"/>
+    <w:nsid w:val="CBAD7E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1738,51 +1738,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="116FFFBA"/>
+    <w:nsid w:val="6889B847"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1886,51 +1886,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="15F6F837"/>
+    <w:nsid w:val="DA49DF8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2034,51 +2034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D1D283DB"/>
+    <w:nsid w:val="B433C2EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2182,51 +2182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7CEC86B7"/>
+    <w:nsid w:val="2E04892E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2330,51 +2330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D09C946C"/>
+    <w:nsid w:val="BEEF7DE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>