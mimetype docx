--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -31,51 +31,51 @@
         <w:t xml:space="preserve">1. WARUNKI OGÓLNE</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.1. Konkurs prowadzony jest pod nazwą „Olivia x MIXA ” („Konkurs”).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.2. Niniejszy regulamin określa warunki i zasady uczestnictwa w Konkursie („Regulamin”). Regulamin jest dostępny w siedzibie Organizatora oraz online pod adresem www.regulaminy.pl w formacie PDF, umożliwiającym jego pobranie, przechowywanie i odtwarzanie. Uczestnik zobowiązany jest do zapoznania się z regulaminem przed wzięciem udziału w Konkursie.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.3. Organizatorem Konkursu jest Wydawnictwo Bauer Sp. z o.o. Sp. j. z siedzibą w Warszawie, Motorowa 1, zarejestrowana w Krajowym Rejestrze Sądowym pod numerem KRS 0000881250, NIP 527-26-44-323 („Organizator”).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.4. Fundatorem nagród w Konkursie jest L’Oréal Polska sp. z o. o. z siedzibą w Warszawie, ul. Grzybowska 62, 00-844 Warszawa, wpisana do rejestru przedsiębiorców Krajowego Rejestru Sądowego przez Sąd Rejonowy dla m.st. Warszawy w Warszawie, XIII Wydział Gospodarczy Krajowego Rejestru Sądowego pod numerem KRS 0000063684, NIP 524-030-33-75, BDO 000006048, o kapitale zakładowym w wysokości 1.886.500,00 PLN („Fundator”).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">1.5. Konkurs odbywa się na obszarze Rzeczypospolitej Polskiej i jest przeprowadzany w tytule Przyjaciółka wydanie 07/20206.</w:t>
+        <w:t xml:space="preserve">1.5. Konkurs odbywa się na obszarze Rzeczypospolitej Polskiej i jest przeprowadzany w tytule Olivia wydanie 08/20206.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.6. Konkurs polega na odpowiedzi na zadanie konkursowe („Zadanie konkursowe”) poprzez wysłanie zgłoszenia konkursowego („Zgłoszenie konkursowe”).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.7. Uczestnictwo w Konkursie jest dobrowolne.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.8. Organizator jest składającym przyrzeczenie publiczne w rozumieniu art. 919 kodeksu cywilnego.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.9. Niniejszy Konkurs nie jest grą losową, loterią fantową, zakładem wzajemnym, loterią promocyjną, grą, której wynik zależy od przypadku, ani żadną inną grą w rozumieniu ustawy z dnia 19.11.2009 r. o grach hazardowych.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2. CZAS TRWANIA KONKURSU</w:t>