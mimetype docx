--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -785,51 +785,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6915DAE"/>
+    <w:nsid w:val="0C6A90D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -933,51 +933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CE299962"/>
+    <w:nsid w:val="C205C269"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1081,51 +1081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DC8888BA"/>
+    <w:nsid w:val="8C9C9978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1229,51 +1229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D4AF35D"/>
+    <w:nsid w:val="20E5BA9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1377,51 +1377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B050E027"/>
+    <w:nsid w:val="20C782E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1525,51 +1525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C8E91EF1"/>
+    <w:nsid w:val="753D1503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1673,51 +1673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="401345E2"/>
+    <w:nsid w:val="AD0578F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1821,51 +1821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2DCD68EB"/>
+    <w:nsid w:val="01F6A62D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="217ED0F7"/>
+    <w:nsid w:val="91B5867D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="53A022B1"/>
+    <w:nsid w:val="E6393497"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>