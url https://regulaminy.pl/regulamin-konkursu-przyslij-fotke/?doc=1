--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -785,51 +785,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C6A90D2"/>
+    <w:nsid w:val="9DBAAD2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -933,51 +933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C205C269"/>
+    <w:nsid w:val="2400730C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1081,51 +1081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8C9C9978"/>
+    <w:nsid w:val="45D7093A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1229,51 +1229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20E5BA9D"/>
+    <w:nsid w:val="5050D3BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1377,51 +1377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="20C782E0"/>
+    <w:nsid w:val="5A9300AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1525,51 +1525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="753D1503"/>
+    <w:nsid w:val="EE982A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1673,51 +1673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AD0578F5"/>
+    <w:nsid w:val="A3524FD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1821,51 +1821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="01F6A62D"/>
+    <w:nsid w:val="95F27006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="91B5867D"/>
+    <w:nsid w:val="F14A4911"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E6393497"/>
+    <w:nsid w:val="6EC3AB4A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>