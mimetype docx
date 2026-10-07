--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -785,51 +785,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DBAAD2D"/>
+    <w:nsid w:val="3C69C396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -933,51 +933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2400730C"/>
+    <w:nsid w:val="C86D9F80"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1081,51 +1081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45D7093A"/>
+    <w:nsid w:val="42450602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1229,51 +1229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5050D3BF"/>
+    <w:nsid w:val="81ACF4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1377,51 +1377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5A9300AF"/>
+    <w:nsid w:val="870D83CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1525,51 +1525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EE982A1B"/>
+    <w:nsid w:val="DDD00B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1673,51 +1673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A3524FD0"/>
+    <w:nsid w:val="EAE66124"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1821,51 +1821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="95F27006"/>
+    <w:nsid w:val="A7DFBF1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F14A4911"/>
+    <w:nsid w:val="681CFD19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6EC3AB4A"/>
+    <w:nsid w:val="72EB25F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>