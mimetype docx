--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -831,51 +831,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A719E770"/>
+    <w:nsid w:val="2DA8F360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -979,51 +979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EB2986D"/>
+    <w:nsid w:val="CC2B45CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1127,51 +1127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8A1FDD55"/>
+    <w:nsid w:val="4F0BB2D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1275,51 +1275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B6B5EB7"/>
+    <w:nsid w:val="AD2755C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1423,51 +1423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3FC19E79"/>
+    <w:nsid w:val="E9EC1CD5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1571,51 +1571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E084FFF4"/>
+    <w:nsid w:val="0DD26D0D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1719,51 +1719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AAFD44D0"/>
+    <w:nsid w:val="D22F1A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1867,51 +1867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1AE55A8E"/>
+    <w:nsid w:val="B97B45F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2015,51 +2015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D85EE1A5"/>
+    <w:nsid w:val="276263B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2163,51 +2163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2167C0DF"/>
+    <w:nsid w:val="E9B9B3B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2311,51 +2311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BB5F4748"/>
+    <w:nsid w:val="4FC15467"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>