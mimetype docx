--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -831,51 +831,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA8F360"/>
+    <w:nsid w:val="5282121A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -979,51 +979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CC2B45CC"/>
+    <w:nsid w:val="5708DC49"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1127,51 +1127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F0BB2D7"/>
+    <w:nsid w:val="7BF3EBE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1275,51 +1275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AD2755C4"/>
+    <w:nsid w:val="2180DEB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1423,51 +1423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E9EC1CD5"/>
+    <w:nsid w:val="DCEF2E98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1571,51 +1571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0DD26D0D"/>
+    <w:nsid w:val="E5C97F5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1719,51 +1719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D22F1A45"/>
+    <w:nsid w:val="E039E0E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1867,51 +1867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B97B45F4"/>
+    <w:nsid w:val="A65D6178"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2015,51 +2015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="276263B9"/>
+    <w:nsid w:val="1FD6EB7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2163,51 +2163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E9B9B3B7"/>
+    <w:nsid w:val="DA799F9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2311,51 +2311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4FC15467"/>
+    <w:nsid w:val="62950397"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>