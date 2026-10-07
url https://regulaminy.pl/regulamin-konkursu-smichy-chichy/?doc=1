--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -831,51 +831,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5282121A"/>
+    <w:nsid w:val="9931EA53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -979,51 +979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5708DC49"/>
+    <w:nsid w:val="224FE234"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1127,51 +1127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7BF3EBE0"/>
+    <w:nsid w:val="997D9426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1275,51 +1275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2180DEB3"/>
+    <w:nsid w:val="9644C4F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1423,51 +1423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DCEF2E98"/>
+    <w:nsid w:val="AF3F3A9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1571,51 +1571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E5C97F5D"/>
+    <w:nsid w:val="6376CFD1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1719,51 +1719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E039E0E1"/>
+    <w:nsid w:val="C7E51201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1867,51 +1867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A65D6178"/>
+    <w:nsid w:val="3FEECFBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2015,51 +2015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1FD6EB7F"/>
+    <w:nsid w:val="C2CC8AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2163,51 +2163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DA799F9E"/>
+    <w:nsid w:val="1F781670"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2311,51 +2311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="62950397"/>
+    <w:nsid w:val="F36C3472"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>