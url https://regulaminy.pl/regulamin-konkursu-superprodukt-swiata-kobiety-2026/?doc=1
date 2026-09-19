--- v0 (2026-08-04)
+++ v1 (2026-09-19)
@@ -1416,51 +1416,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAF393DD"/>
+    <w:nsid w:val="4486852D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1564,51 +1564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5734655C"/>
+    <w:nsid w:val="13791B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1712,51 +1712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="80053840"/>
+    <w:nsid w:val="049ECA0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1860,51 +1860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DE28A3C"/>
+    <w:nsid w:val="3C7AD45E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2008,51 +2008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="157F246D"/>
+    <w:nsid w:val="2BFFAE10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2156,51 +2156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5158EB80"/>
+    <w:nsid w:val="5E0053A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2304,51 +2304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="30489131"/>
+    <w:nsid w:val="6D5404BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2452,51 +2452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B402848A"/>
+    <w:nsid w:val="9CB15AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2600,51 +2600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="58805E6E"/>
+    <w:nsid w:val="48C0FF1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2748,51 +2748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2D397499"/>
+    <w:nsid w:val="519257AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2896,51 +2896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2846F43E"/>
+    <w:nsid w:val="64923820"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3044,51 +3044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D54DCCBD"/>
+    <w:nsid w:val="B324734B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3192,51 +3192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6F361B57"/>
+    <w:nsid w:val="81619A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3340,51 +3340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FA79E443"/>
+    <w:nsid w:val="6AD80589"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3488,51 +3488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="EA0C5E45"/>
+    <w:nsid w:val="03A73F84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3636,51 +3636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8F6E6203"/>
+    <w:nsid w:val="A50EE943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3784,51 +3784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="62F92817"/>
+    <w:nsid w:val="F098F2F8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3932,51 +3932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="15825C85"/>
+    <w:nsid w:val="2A8EF6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4080,51 +4080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="0D40E68C"/>
+    <w:nsid w:val="543B52C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4228,51 +4228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="30262931"/>
+    <w:nsid w:val="1F6D5555"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4376,51 +4376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="83250366"/>
+    <w:nsid w:val="787258ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>