--- v1 (2026-09-19)
+++ v2 (2026-11-03)
@@ -1416,51 +1416,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4486852D"/>
+    <w:nsid w:val="BB5E9D9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1564,51 +1564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13791B0A"/>
+    <w:nsid w:val="A96D11D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1712,51 +1712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="049ECA0F"/>
+    <w:nsid w:val="821D7833"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1860,51 +1860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C7AD45E"/>
+    <w:nsid w:val="00D580DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2008,51 +2008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2BFFAE10"/>
+    <w:nsid w:val="910B7A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2156,51 +2156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E0053A6"/>
+    <w:nsid w:val="72F99FBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2304,51 +2304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6D5404BC"/>
+    <w:nsid w:val="67D14000"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2452,51 +2452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9CB15AC0"/>
+    <w:nsid w:val="B006B247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2600,51 +2600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="48C0FF1A"/>
+    <w:nsid w:val="5EC10F72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2748,51 +2748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="519257AF"/>
+    <w:nsid w:val="212054E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2896,51 +2896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="64923820"/>
+    <w:nsid w:val="683DB9E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3044,51 +3044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B324734B"/>
+    <w:nsid w:val="5A51C7B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3192,51 +3192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="81619A85"/>
+    <w:nsid w:val="901A34F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3340,51 +3340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6AD80589"/>
+    <w:nsid w:val="D0516635"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3488,51 +3488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="03A73F84"/>
+    <w:nsid w:val="23259070"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3636,51 +3636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A50EE943"/>
+    <w:nsid w:val="8307A372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3784,51 +3784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F098F2F8"/>
+    <w:nsid w:val="EE8E257D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3932,51 +3932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2A8EF6EF"/>
+    <w:nsid w:val="9EE8AB24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4080,51 +4080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="543B52C2"/>
+    <w:nsid w:val="D41A67EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4228,51 +4228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1F6D5555"/>
+    <w:nsid w:val="9C44AB2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4376,51 +4376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="787258ED"/>
+    <w:nsid w:val="057F78AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>