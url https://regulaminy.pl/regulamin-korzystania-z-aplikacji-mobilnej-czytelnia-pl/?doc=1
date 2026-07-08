--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -731,51 +731,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="523542E9"/>
+    <w:nsid w:val="257545BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -879,51 +879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EEA8DBC8"/>
+    <w:nsid w:val="6F721D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1027,51 +1027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0AFFF2D6"/>
+    <w:nsid w:val="A462EF77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1175,51 +1175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A82FB6E3"/>
+    <w:nsid w:val="447F4D89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1323,51 +1323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3D5FEF02"/>
+    <w:nsid w:val="73FE4943"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1471,51 +1471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5EE0CAEA"/>
+    <w:nsid w:val="B6D35384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1619,51 +1619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="93F8698C"/>
+    <w:nsid w:val="98C9FF3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1767,51 +1767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8B0AE7F2"/>
+    <w:nsid w:val="449316C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1915,51 +1915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2CCA365D"/>
+    <w:nsid w:val="C71ECAFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2063,51 +2063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F3D77D88"/>
+    <w:nsid w:val="F04DF333"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2211,51 +2211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="66D4694A"/>
+    <w:nsid w:val="5A33EB9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2359,51 +2359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="35F70022"/>
+    <w:nsid w:val="8C020182"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2507,51 +2507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3B02BCE7"/>
+    <w:nsid w:val="F0396F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2655,51 +2655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="AEAE8993"/>
+    <w:nsid w:val="9D1B92A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2803,51 +2803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C660053B"/>
+    <w:nsid w:val="AEA1F97C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>