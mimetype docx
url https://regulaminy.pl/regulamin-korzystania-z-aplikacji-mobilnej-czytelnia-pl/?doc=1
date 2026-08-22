--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -731,51 +731,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="257545BA"/>
+    <w:nsid w:val="5866D35D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -879,51 +879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F721D5A"/>
+    <w:nsid w:val="AE720289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1027,51 +1027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A462EF77"/>
+    <w:nsid w:val="9486671F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1175,51 +1175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="447F4D89"/>
+    <w:nsid w:val="5DC3C777"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1323,51 +1323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="73FE4943"/>
+    <w:nsid w:val="C60B37BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1471,51 +1471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B6D35384"/>
+    <w:nsid w:val="9E262BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1619,51 +1619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="98C9FF3B"/>
+    <w:nsid w:val="A567BAE8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1767,51 +1767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="449316C5"/>
+    <w:nsid w:val="7926DFB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1915,51 +1915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C71ECAFC"/>
+    <w:nsid w:val="200F30F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2063,51 +2063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F04DF333"/>
+    <w:nsid w:val="21F22AF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2211,51 +2211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5A33EB9E"/>
+    <w:nsid w:val="395F6CD1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2359,51 +2359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8C020182"/>
+    <w:nsid w:val="74B3188A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2507,51 +2507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F0396F85"/>
+    <w:nsid w:val="E316AF29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2655,51 +2655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9D1B92A5"/>
+    <w:nsid w:val="EBA48839"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2803,51 +2803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="AEA1F97C"/>
+    <w:nsid w:val="291A10E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>