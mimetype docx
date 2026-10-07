--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -731,51 +731,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5866D35D"/>
+    <w:nsid w:val="A5F07D7F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -879,51 +879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AE720289"/>
+    <w:nsid w:val="15FCE472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1027,51 +1027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9486671F"/>
+    <w:nsid w:val="19B13DE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1175,51 +1175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DC3C777"/>
+    <w:nsid w:val="545E6998"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1323,51 +1323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C60B37BC"/>
+    <w:nsid w:val="75DC21F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1471,51 +1471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9E262BE5"/>
+    <w:nsid w:val="BBCF2CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1619,51 +1619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A567BAE8"/>
+    <w:nsid w:val="DFA78A30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1767,51 +1767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7926DFB6"/>
+    <w:nsid w:val="2ACB42D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1915,51 +1915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="200F30F0"/>
+    <w:nsid w:val="664C2F3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2063,51 +2063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="21F22AF4"/>
+    <w:nsid w:val="50A0C46D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2211,51 +2211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="395F6CD1"/>
+    <w:nsid w:val="3A359F6B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2359,51 +2359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="74B3188A"/>
+    <w:nsid w:val="DB49CF88"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2507,51 +2507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E316AF29"/>
+    <w:nsid w:val="C0DA3E8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2655,51 +2655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EBA48839"/>
+    <w:nsid w:val="258DFFF0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2803,51 +2803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="291A10E4"/>
+    <w:nsid w:val="15A7C0C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>