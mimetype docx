--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -624,51 +624,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60071A58"/>
+    <w:nsid w:val="94F401C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -772,51 +772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0D743E1"/>
+    <w:nsid w:val="8DFC4A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -920,51 +920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="560ADBA8"/>
+    <w:nsid w:val="E3FB5A44"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1068,51 +1068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="198707D8"/>
+    <w:nsid w:val="4A2FFA36"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1216,51 +1216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="08DEC632"/>
+    <w:nsid w:val="EF89E763"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1364,51 +1364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F48A420C"/>
+    <w:nsid w:val="3E8C4980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9504D42B"/>
+    <w:nsid w:val="BEB23A5F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1660,51 +1660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="80AAC632"/>
+    <w:nsid w:val="DA7EFFDD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1808,51 +1808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7F12936A"/>
+    <w:nsid w:val="1A98ADEE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +1956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4569DF9F"/>
+    <w:nsid w:val="04A231AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2104,51 +2104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="26E9AD70"/>
+    <w:nsid w:val="E20F6CB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2252,51 +2252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="13E38D3B"/>
+    <w:nsid w:val="88350400"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2400,51 +2400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B0B07A4C"/>
+    <w:nsid w:val="5A9F6930"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>