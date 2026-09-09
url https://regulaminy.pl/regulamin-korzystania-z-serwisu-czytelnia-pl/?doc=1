--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -624,51 +624,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94F401C4"/>
+    <w:nsid w:val="13C80ACC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -772,51 +772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8DFC4A11"/>
+    <w:nsid w:val="846392EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -920,51 +920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E3FB5A44"/>
+    <w:nsid w:val="DC44DFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1068,51 +1068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A2FFA36"/>
+    <w:nsid w:val="1F63D518"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1216,51 +1216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EF89E763"/>
+    <w:nsid w:val="91CDCEAB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1364,51 +1364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3E8C4980"/>
+    <w:nsid w:val="F1F6DA48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BEB23A5F"/>
+    <w:nsid w:val="A6432DDF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1660,51 +1660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DA7EFFDD"/>
+    <w:nsid w:val="4D2A6BCE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1808,51 +1808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1A98ADEE"/>
+    <w:nsid w:val="EA567DE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +1956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="04A231AE"/>
+    <w:nsid w:val="DCE3FB02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2104,51 +2104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E20F6CB6"/>
+    <w:nsid w:val="E50A59AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2252,51 +2252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="88350400"/>
+    <w:nsid w:val="D302351A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2400,51 +2400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5A9F6930"/>
+    <w:nsid w:val="5D093B75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>