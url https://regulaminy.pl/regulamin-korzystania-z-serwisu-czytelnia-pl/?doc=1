--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -624,51 +624,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13C80ACC"/>
+    <w:nsid w:val="22F6984D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -772,51 +772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="846392EB"/>
+    <w:nsid w:val="35EA7779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -920,51 +920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DC44DFFB"/>
+    <w:nsid w:val="EABF9FFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1068,51 +1068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F63D518"/>
+    <w:nsid w:val="81BEA29F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1216,51 +1216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="91CDCEAB"/>
+    <w:nsid w:val="8A7A0ABC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1364,51 +1364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F1F6DA48"/>
+    <w:nsid w:val="6D5D8B73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A6432DDF"/>
+    <w:nsid w:val="46B35BEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1660,51 +1660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4D2A6BCE"/>
+    <w:nsid w:val="E8247E4E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1808,51 +1808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EA567DE0"/>
+    <w:nsid w:val="3DCC54E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +1956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DCE3FB02"/>
+    <w:nsid w:val="78866256"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2104,51 +2104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E50A59AB"/>
+    <w:nsid w:val="D7FF4425"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2252,51 +2252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D302351A"/>
+    <w:nsid w:val="877BDA96"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2400,51 +2400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5D093B75"/>
+    <w:nsid w:val="11086BE8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>