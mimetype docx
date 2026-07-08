--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -2323,51 +2323,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="395B24F0"/>
+    <w:nsid w:val="F01C66DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2471,51 +2471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74926BC4"/>
+    <w:nsid w:val="A0977626"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2619,51 +2619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E1696B96"/>
+    <w:nsid w:val="06FB294C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2767,51 +2767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D9C7AD5"/>
+    <w:nsid w:val="6640C6D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2915,51 +2915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BC26991C"/>
+    <w:nsid w:val="54541CF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3063,51 +3063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B84FD951"/>
+    <w:nsid w:val="571FD1B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3211,51 +3211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="29AF7DF0"/>
+    <w:nsid w:val="F83B6A14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3359,51 +3359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1C48F8A9"/>
+    <w:nsid w:val="7A915BA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3507,51 +3507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="906C0DB4"/>
+    <w:nsid w:val="6B5D5454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3655,51 +3655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="735A7225"/>
+    <w:nsid w:val="8FC0665A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3803,51 +3803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="47E0CEAA"/>
+    <w:nsid w:val="628C9301"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3951,51 +3951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7E43C49C"/>
+    <w:nsid w:val="9664D081"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4099,51 +4099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4A0D8EEA"/>
+    <w:nsid w:val="A38DD5AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4247,51 +4247,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3F9799E1"/>
+    <w:nsid w:val="B2E996AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4395,51 +4395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="ECDC364D"/>
+    <w:nsid w:val="E6DA66B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4543,51 +4543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7007A3DF"/>
+    <w:nsid w:val="C26656DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4691,51 +4691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4E3D8A0C"/>
+    <w:nsid w:val="D06E7C66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4839,51 +4839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="39D281EC"/>
+    <w:nsid w:val="148B7C25"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4987,51 +4987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6C958534"/>
+    <w:nsid w:val="19652FF5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5135,51 +5135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="35F7C679"/>
+    <w:nsid w:val="7A724EB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5283,51 +5283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="561E948A"/>
+    <w:nsid w:val="E37C7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5431,51 +5431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="1B8119DB"/>
+    <w:nsid w:val="491CA924"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5579,51 +5579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="BECAC42B"/>
+    <w:nsid w:val="FD352748"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5727,51 +5727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A0B8CC9D"/>
+    <w:nsid w:val="1689756C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5875,51 +5875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="E796C6F9"/>
+    <w:nsid w:val="F6F0CBD2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6023,51 +6023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="40614DD5"/>
+    <w:nsid w:val="15E3B876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6171,51 +6171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D66E7A7B"/>
+    <w:nsid w:val="D2BEDD98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6319,51 +6319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="C6F727A8"/>
+    <w:nsid w:val="8E3F00FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6467,51 +6467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="409F2B56"/>
+    <w:nsid w:val="B408879F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6615,51 +6615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="CBA4865E"/>
+    <w:nsid w:val="09C1FF00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6763,51 +6763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="CC7FFC52"/>
+    <w:nsid w:val="7EF5498D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6911,51 +6911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="AECFF14B"/>
+    <w:nsid w:val="C47A6B3A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7059,51 +7059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="A9387094"/>
+    <w:nsid w:val="00D72DC1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7207,51 +7207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7AAF1E1A"/>
+    <w:nsid w:val="5648A943"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7355,51 +7355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="5A691AD2"/>
+    <w:nsid w:val="7B8203C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7503,51 +7503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="114E3E84"/>
+    <w:nsid w:val="7CF09EAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7651,51 +7651,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="AF591C73"/>
+    <w:nsid w:val="9C1E764C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7799,51 +7799,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="F8C34AF7"/>
+    <w:nsid w:val="9CC6F319"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7947,51 +7947,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="54FBF01C"/>
+    <w:nsid w:val="500818B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8095,51 +8095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="CD11DD55"/>
+    <w:nsid w:val="CD974D02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8243,51 +8243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="D23C8D31"/>
+    <w:nsid w:val="8730B659"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8391,51 +8391,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="5A2035FD"/>
+    <w:nsid w:val="F27FDDD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8539,51 +8539,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="60437B6F"/>
+    <w:nsid w:val="1BB0D44E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8687,51 +8687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="E2D843BC"/>
+    <w:nsid w:val="5C2A4F74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8835,51 +8835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="15BC1BCB"/>
+    <w:nsid w:val="84444185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8983,51 +8983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="9719BFF4"/>
+    <w:nsid w:val="252CD57E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9131,51 +9131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="5F1564C5"/>
+    <w:nsid w:val="71AD3DD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9279,51 +9279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="4EEFF63E"/>
+    <w:nsid w:val="88955FFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9427,51 +9427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="23482670"/>
+    <w:nsid w:val="25374C38"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9575,51 +9575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="74579513"/>
+    <w:nsid w:val="7BF580DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9723,51 +9723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="22C4ED6A"/>
+    <w:nsid w:val="D4F3BE38"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9871,51 +9871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="DC50058B"/>
+    <w:nsid w:val="7320F52F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10019,51 +10019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="09B1CE28"/>
+    <w:nsid w:val="0DAE3500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10167,51 +10167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="B6E090F4"/>
+    <w:nsid w:val="D8FE1DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10315,51 +10315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="3AAAFECE"/>
+    <w:nsid w:val="419DC23E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10463,51 +10463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="7C67F667"/>
+    <w:nsid w:val="6D66668F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10611,51 +10611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="1AF5D809"/>
+    <w:nsid w:val="F0160F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10759,51 +10759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="5FAEEE19"/>
+    <w:nsid w:val="7408DCC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10907,51 +10907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="C14E5E6E"/>
+    <w:nsid w:val="4E7FF5BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11055,51 +11055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="9B643B8C"/>
+    <w:nsid w:val="0DC90E4E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11203,51 +11203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="EF2423A1"/>
+    <w:nsid w:val="10D224F8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11351,51 +11351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="50BCD6BE"/>
+    <w:nsid w:val="CA0A2DA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11499,51 +11499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="A623CF74"/>
+    <w:nsid w:val="C1EF143B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11647,51 +11647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="4E18DF1F"/>
+    <w:nsid w:val="AA2AB4BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11795,51 +11795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="97207B80"/>
+    <w:nsid w:val="158669C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11943,51 +11943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="E2F4B6D0"/>
+    <w:nsid w:val="5A8A3C6A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12091,51 +12091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="BCAB7186"/>
+    <w:nsid w:val="39E50AF6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>