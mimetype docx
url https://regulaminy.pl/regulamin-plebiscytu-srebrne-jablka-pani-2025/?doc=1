--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -2323,51 +2323,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F01C66DC"/>
+    <w:nsid w:val="ADD56717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2471,51 +2471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A0977626"/>
+    <w:nsid w:val="6687761F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2619,51 +2619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06FB294C"/>
+    <w:nsid w:val="EC3EA5D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2767,51 +2767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6640C6D0"/>
+    <w:nsid w:val="AD7B7C19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2915,51 +2915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="54541CF4"/>
+    <w:nsid w:val="81456CFF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3063,51 +3063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="571FD1B9"/>
+    <w:nsid w:val="4ACCE4DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3211,51 +3211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F83B6A14"/>
+    <w:nsid w:val="C0741F0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3359,51 +3359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7A915BA7"/>
+    <w:nsid w:val="D29B89CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3507,51 +3507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6B5D5454"/>
+    <w:nsid w:val="15568100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3655,51 +3655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="8FC0665A"/>
+    <w:nsid w:val="69A219C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3803,51 +3803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="628C9301"/>
+    <w:nsid w:val="736EDDA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3951,51 +3951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9664D081"/>
+    <w:nsid w:val="CDBD4C7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4099,51 +4099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A38DD5AA"/>
+    <w:nsid w:val="EADBF9B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4247,51 +4247,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B2E996AB"/>
+    <w:nsid w:val="EAB5771F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4395,51 +4395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E6DA66B7"/>
+    <w:nsid w:val="E29A41EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4543,51 +4543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C26656DA"/>
+    <w:nsid w:val="C2C77067"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4691,51 +4691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D06E7C66"/>
+    <w:nsid w:val="509174B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4839,51 +4839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="148B7C25"/>
+    <w:nsid w:val="B75990CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4987,51 +4987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="19652FF5"/>
+    <w:nsid w:val="F640B7CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5135,51 +5135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="7A724EB4"/>
+    <w:nsid w:val="C0588E0B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5283,51 +5283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="E37C7AEC"/>
+    <w:nsid w:val="0D3FA7D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5431,51 +5431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="491CA924"/>
+    <w:nsid w:val="FD764631"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5579,51 +5579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="FD352748"/>
+    <w:nsid w:val="C64380B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5727,51 +5727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="1689756C"/>
+    <w:nsid w:val="325D4987"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5875,51 +5875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="F6F0CBD2"/>
+    <w:nsid w:val="4BB385A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6023,51 +6023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="15E3B876"/>
+    <w:nsid w:val="5D67E80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6171,51 +6171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D2BEDD98"/>
+    <w:nsid w:val="34B026D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6319,51 +6319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="8E3F00FB"/>
+    <w:nsid w:val="B4DA9D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6467,51 +6467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="B408879F"/>
+    <w:nsid w:val="946B91D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6615,51 +6615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="09C1FF00"/>
+    <w:nsid w:val="A44497DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6763,51 +6763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="7EF5498D"/>
+    <w:nsid w:val="8CB3D6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6911,51 +6911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="C47A6B3A"/>
+    <w:nsid w:val="37F41C49"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7059,51 +7059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="00D72DC1"/>
+    <w:nsid w:val="DAD0B9D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7207,51 +7207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5648A943"/>
+    <w:nsid w:val="BCC9DB5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7355,51 +7355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="7B8203C9"/>
+    <w:nsid w:val="BDBAC597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7503,51 +7503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="7CF09EAE"/>
+    <w:nsid w:val="E16ED3E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7651,51 +7651,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="9C1E764C"/>
+    <w:nsid w:val="E4E3AB8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7799,51 +7799,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="9CC6F319"/>
+    <w:nsid w:val="7ADAB005"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7947,51 +7947,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="500818B7"/>
+    <w:nsid w:val="7849BEB2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8095,51 +8095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="CD974D02"/>
+    <w:nsid w:val="4DCD81CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8243,51 +8243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="8730B659"/>
+    <w:nsid w:val="1DDB63FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8391,51 +8391,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="F27FDDD0"/>
+    <w:nsid w:val="DF07FD15"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8539,51 +8539,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="1BB0D44E"/>
+    <w:nsid w:val="ABBAC6EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8687,51 +8687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="5C2A4F74"/>
+    <w:nsid w:val="113D3B33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8835,51 +8835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="84444185"/>
+    <w:nsid w:val="9A590D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8983,51 +8983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="252CD57E"/>
+    <w:nsid w:val="F645371B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9131,51 +9131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="71AD3DD0"/>
+    <w:nsid w:val="83FF41EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9279,51 +9279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="88955FFC"/>
+    <w:nsid w:val="37A0D2F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9427,51 +9427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="25374C38"/>
+    <w:nsid w:val="74F04496"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9575,51 +9575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="7BF580DD"/>
+    <w:nsid w:val="68458933"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9723,51 +9723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="D4F3BE38"/>
+    <w:nsid w:val="A0F35386"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9871,51 +9871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="7320F52F"/>
+    <w:nsid w:val="DC618483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10019,51 +10019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="0DAE3500"/>
+    <w:nsid w:val="0F3D5080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10167,51 +10167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="D8FE1DC6"/>
+    <w:nsid w:val="873979D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10315,51 +10315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="419DC23E"/>
+    <w:nsid w:val="FF1D2CA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10463,51 +10463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="6D66668F"/>
+    <w:nsid w:val="328562EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10611,51 +10611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="F0160F09"/>
+    <w:nsid w:val="108EC85A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10759,51 +10759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="7408DCC8"/>
+    <w:nsid w:val="1CC017FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10907,51 +10907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="4E7FF5BC"/>
+    <w:nsid w:val="EBAD4D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11055,51 +11055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="0DC90E4E"/>
+    <w:nsid w:val="1502EACF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11203,51 +11203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="10D224F8"/>
+    <w:nsid w:val="05317720"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11351,51 +11351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="CA0A2DA4"/>
+    <w:nsid w:val="B2E26128"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11499,51 +11499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="C1EF143B"/>
+    <w:nsid w:val="B40E89CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11647,51 +11647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="AA2AB4BA"/>
+    <w:nsid w:val="771719F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11795,51 +11795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="158669C8"/>
+    <w:nsid w:val="01731174"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11943,51 +11943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="5A8A3C6A"/>
+    <w:nsid w:val="9DA0343A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12091,51 +12091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="39E50AF6"/>
+    <w:nsid w:val="E2C1A8AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>