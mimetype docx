--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -2323,51 +2323,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADD56717"/>
+    <w:nsid w:val="B405F5C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2471,51 +2471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6687761F"/>
+    <w:nsid w:val="F1CB6F58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2619,51 +2619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EC3EA5D6"/>
+    <w:nsid w:val="C454273C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2767,51 +2767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AD7B7C19"/>
+    <w:nsid w:val="6DCB5C50"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2915,51 +2915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="81456CFF"/>
+    <w:nsid w:val="F0CB0551"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3063,51 +3063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4ACCE4DA"/>
+    <w:nsid w:val="DDCD2611"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3211,51 +3211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C0741F0E"/>
+    <w:nsid w:val="FAEC2AE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3359,51 +3359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D29B89CC"/>
+    <w:nsid w:val="428E6C52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3507,51 +3507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="15568100"/>
+    <w:nsid w:val="197C61DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3655,51 +3655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="69A219C5"/>
+    <w:nsid w:val="E1EF3DF5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3803,51 +3803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="736EDDA5"/>
+    <w:nsid w:val="A11AF1F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3951,51 +3951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CDBD4C7D"/>
+    <w:nsid w:val="1F740177"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4099,51 +4099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="EADBF9B6"/>
+    <w:nsid w:val="E4D8C4F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4247,51 +4247,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EAB5771F"/>
+    <w:nsid w:val="6B4BCAFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4395,51 +4395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E29A41EA"/>
+    <w:nsid w:val="BBD333C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4543,51 +4543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C2C77067"/>
+    <w:nsid w:val="7B44B741"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4691,51 +4691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="509174B4"/>
+    <w:nsid w:val="EAB839E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4839,51 +4839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="B75990CD"/>
+    <w:nsid w:val="A69A1032"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4987,51 +4987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F640B7CB"/>
+    <w:nsid w:val="9207C938"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5135,51 +5135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C0588E0B"/>
+    <w:nsid w:val="8E254D4C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5283,51 +5283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="0D3FA7D6"/>
+    <w:nsid w:val="1D852D71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5431,51 +5431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="FD764631"/>
+    <w:nsid w:val="031E0DA6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5579,51 +5579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="C64380B6"/>
+    <w:nsid w:val="D8164DC4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5727,51 +5727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="325D4987"/>
+    <w:nsid w:val="A54DA416"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5875,51 +5875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="4BB385A7"/>
+    <w:nsid w:val="30C49832"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6023,51 +6023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5D67E80F"/>
+    <w:nsid w:val="F5CA068A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6171,51 +6171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="34B026D1"/>
+    <w:nsid w:val="9702DCE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6319,51 +6319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="B4DA9D2D"/>
+    <w:nsid w:val="B0E7750E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6467,51 +6467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="946B91D0"/>
+    <w:nsid w:val="A6C3BEC1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6615,51 +6615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="A44497DA"/>
+    <w:nsid w:val="2B57D33E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6763,51 +6763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="8CB3D6D1"/>
+    <w:nsid w:val="9ECD895F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6911,51 +6911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="37F41C49"/>
+    <w:nsid w:val="9C6FF04A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7059,51 +7059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="DAD0B9D5"/>
+    <w:nsid w:val="2F3AD87E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7207,51 +7207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="BCC9DB5E"/>
+    <w:nsid w:val="929F7878"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7355,51 +7355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="BDBAC597"/>
+    <w:nsid w:val="E9A4F4FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7503,51 +7503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="E16ED3E9"/>
+    <w:nsid w:val="8C5D6E69"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7651,51 +7651,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="E4E3AB8E"/>
+    <w:nsid w:val="CC81FA8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7799,51 +7799,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="7ADAB005"/>
+    <w:nsid w:val="47D127A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7947,51 +7947,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="7849BEB2"/>
+    <w:nsid w:val="D55DC246"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8095,51 +8095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="4DCD81CF"/>
+    <w:nsid w:val="FB327E8C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8243,51 +8243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="1DDB63FB"/>
+    <w:nsid w:val="C6F147EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8391,51 +8391,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="DF07FD15"/>
+    <w:nsid w:val="E1A023B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8539,51 +8539,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="ABBAC6EA"/>
+    <w:nsid w:val="20C84E3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8687,51 +8687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="113D3B33"/>
+    <w:nsid w:val="51C7C968"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8835,51 +8835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="9A590D24"/>
+    <w:nsid w:val="8071F027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8983,51 +8983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="F645371B"/>
+    <w:nsid w:val="788744F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9131,51 +9131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="83FF41EA"/>
+    <w:nsid w:val="751900B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9279,51 +9279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="37A0D2F7"/>
+    <w:nsid w:val="8617793F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9427,51 +9427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="74F04496"/>
+    <w:nsid w:val="459ECDC2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9575,51 +9575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="68458933"/>
+    <w:nsid w:val="0AFE5453"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9723,51 +9723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="A0F35386"/>
+    <w:nsid w:val="3E76D741"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9871,51 +9871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="DC618483"/>
+    <w:nsid w:val="8B1042FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10019,51 +10019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="0F3D5080"/>
+    <w:nsid w:val="0C4BAFE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10167,51 +10167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="873979D8"/>
+    <w:nsid w:val="82EA4BE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10315,51 +10315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="FF1D2CA4"/>
+    <w:nsid w:val="14A9F0F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10463,51 +10463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="328562EA"/>
+    <w:nsid w:val="1763E353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10611,51 +10611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="108EC85A"/>
+    <w:nsid w:val="E453C2C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10759,51 +10759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="1CC017FE"/>
+    <w:nsid w:val="B941E5B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10907,51 +10907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="EBAD4D77"/>
+    <w:nsid w:val="D2B844EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11055,51 +11055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="1502EACF"/>
+    <w:nsid w:val="7E24A616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11203,51 +11203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="05317720"/>
+    <w:nsid w:val="E2B61740"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11351,51 +11351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="B2E26128"/>
+    <w:nsid w:val="E755F359"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11499,51 +11499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="B40E89CA"/>
+    <w:nsid w:val="8996C8C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11647,51 +11647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="771719F1"/>
+    <w:nsid w:val="130235D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11795,51 +11795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="01731174"/>
+    <w:nsid w:val="3166E48C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11943,51 +11943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="9DA0343A"/>
+    <w:nsid w:val="B371598B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12091,51 +12091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="E2C1A8AE"/>
+    <w:nsid w:val="2A48D393"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>