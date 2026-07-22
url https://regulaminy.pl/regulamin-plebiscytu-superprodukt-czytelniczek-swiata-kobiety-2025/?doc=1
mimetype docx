--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -1300,51 +1300,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E00D0513"/>
+    <w:nsid w:val="FD21386E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1448,51 +1448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CC610AE8"/>
+    <w:nsid w:val="CC34793A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1596,51 +1596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E385AC7A"/>
+    <w:nsid w:val="A529F396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1744,51 +1744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="799DBE82"/>
+    <w:nsid w:val="90DA93DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1892,51 +1892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B6956D04"/>
+    <w:nsid w:val="D4A4EC39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2040,51 +2040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9BEDB3A2"/>
+    <w:nsid w:val="D48E8FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2188,51 +2188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6C41D400"/>
+    <w:nsid w:val="88BA990C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2336,51 +2336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="24AC56C4"/>
+    <w:nsid w:val="01EEAF26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2484,51 +2484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="63545287"/>
+    <w:nsid w:val="FC06961D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2632,51 +2632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="ABB2AF0C"/>
+    <w:nsid w:val="EC2C550A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2780,51 +2780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2D44A4CC"/>
+    <w:nsid w:val="0DBEA506"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2928,51 +2928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D906AE53"/>
+    <w:nsid w:val="2E5FF4F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3076,51 +3076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5400EF1E"/>
+    <w:nsid w:val="4BAB7EA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3224,51 +3224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="07FB61E8"/>
+    <w:nsid w:val="87368529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3372,51 +3372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="BE2EF211"/>
+    <w:nsid w:val="F6DB1625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3520,51 +3520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="EF3419FB"/>
+    <w:nsid w:val="48BE9D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>