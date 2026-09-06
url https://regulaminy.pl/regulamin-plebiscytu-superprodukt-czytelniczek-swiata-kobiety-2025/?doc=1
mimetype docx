--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -1300,51 +1300,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD21386E"/>
+    <w:nsid w:val="4059376A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1448,51 +1448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CC34793A"/>
+    <w:nsid w:val="C9FBF196"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1596,51 +1596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A529F396"/>
+    <w:nsid w:val="D5152539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1744,51 +1744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="90DA93DD"/>
+    <w:nsid w:val="A370E24F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1892,51 +1892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D4A4EC39"/>
+    <w:nsid w:val="5E03D4FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2040,51 +2040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D48E8FF4"/>
+    <w:nsid w:val="4E6339A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2188,51 +2188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="88BA990C"/>
+    <w:nsid w:val="97D0AAA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2336,51 +2336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="01EEAF26"/>
+    <w:nsid w:val="3B054371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2484,51 +2484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FC06961D"/>
+    <w:nsid w:val="D55F8B4C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2632,51 +2632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EC2C550A"/>
+    <w:nsid w:val="03930B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2780,51 +2780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0DBEA506"/>
+    <w:nsid w:val="049656BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2928,51 +2928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2E5FF4F8"/>
+    <w:nsid w:val="BBF0D230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3076,51 +3076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4BAB7EA1"/>
+    <w:nsid w:val="E9FBCF1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3224,51 +3224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="87368529"/>
+    <w:nsid w:val="1C24B81D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3372,51 +3372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F6DB1625"/>
+    <w:nsid w:val="58416A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3520,51 +3520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="48BE9D1C"/>
+    <w:nsid w:val="B514AA3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>