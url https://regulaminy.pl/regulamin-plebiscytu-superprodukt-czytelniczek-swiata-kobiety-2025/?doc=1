--- v2 (2026-09-06)
+++ v3 (2026-10-21)
@@ -1300,51 +1300,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4059376A"/>
+    <w:nsid w:val="91185CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1448,51 +1448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9FBF196"/>
+    <w:nsid w:val="CF1949AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1596,51 +1596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D5152539"/>
+    <w:nsid w:val="1E6A2848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1744,51 +1744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A370E24F"/>
+    <w:nsid w:val="7A8C991D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1892,51 +1892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E03D4FB"/>
+    <w:nsid w:val="6E8453BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2040,51 +2040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4E6339A5"/>
+    <w:nsid w:val="7645F340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2188,51 +2188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="97D0AAA8"/>
+    <w:nsid w:val="80136960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2336,51 +2336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3B054371"/>
+    <w:nsid w:val="293C204B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2484,51 +2484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D55F8B4C"/>
+    <w:nsid w:val="72B3EBDF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2632,51 +2632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="03930B42"/>
+    <w:nsid w:val="A7AEE44B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2780,51 +2780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="049656BA"/>
+    <w:nsid w:val="2B184FEB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2928,51 +2928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BBF0D230"/>
+    <w:nsid w:val="4F8EDC62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3076,51 +3076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E9FBCF1E"/>
+    <w:nsid w:val="56863244"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3224,51 +3224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="1C24B81D"/>
+    <w:nsid w:val="988DA26F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3372,51 +3372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="58416A32"/>
+    <w:nsid w:val="8EBD9F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3520,51 +3520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B514AA3D"/>
+    <w:nsid w:val="2C114095"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>