--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -1670,51 +1670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C310CF5B"/>
+    <w:nsid w:val="9AA00407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1818,51 +1818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8814F0DE"/>
+    <w:nsid w:val="D6C606A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1966,51 +1966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="372BD605"/>
+    <w:nsid w:val="74755ECA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2114,51 +2114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D9F0D2E0"/>
+    <w:nsid w:val="6706372F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2262,51 +2262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="31A14F4D"/>
+    <w:nsid w:val="FB1B2965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2410,51 +2410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A8E7A748"/>
+    <w:nsid w:val="034B3A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2558,51 +2558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6DC45636"/>
+    <w:nsid w:val="2AC2EAED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2706,51 +2706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A73F7DCD"/>
+    <w:nsid w:val="0FB7302A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2854,51 +2854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A59C0A0E"/>
+    <w:nsid w:val="068BC63C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3002,51 +3002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E56991E6"/>
+    <w:nsid w:val="55358306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3150,51 +3150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="20BB04E0"/>
+    <w:nsid w:val="71C15D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3298,51 +3298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="14E64B26"/>
+    <w:nsid w:val="A2A09B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3446,51 +3446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="72DC3E8D"/>
+    <w:nsid w:val="549040BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3594,51 +3594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FA681630"/>
+    <w:nsid w:val="09B148E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3742,51 +3742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="9C03E0FE"/>
+    <w:nsid w:val="3014F412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +3890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="97D60162"/>
+    <w:nsid w:val="A331D629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>