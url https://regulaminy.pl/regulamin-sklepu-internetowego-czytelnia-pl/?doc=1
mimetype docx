--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -1670,51 +1670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AA00407"/>
+    <w:nsid w:val="09B2795E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1818,51 +1818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D6C606A5"/>
+    <w:nsid w:val="BB32C070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1966,51 +1966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74755ECA"/>
+    <w:nsid w:val="AE4A5FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2114,51 +2114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6706372F"/>
+    <w:nsid w:val="7ACDD12A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2262,51 +2262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FB1B2965"/>
+    <w:nsid w:val="9D9F2009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2410,51 +2410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="034B3A87"/>
+    <w:nsid w:val="5789572B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2558,51 +2558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2AC2EAED"/>
+    <w:nsid w:val="3DB54937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2706,51 +2706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0FB7302A"/>
+    <w:nsid w:val="074C2464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2854,51 +2854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="068BC63C"/>
+    <w:nsid w:val="C42ADA7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3002,51 +3002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="55358306"/>
+    <w:nsid w:val="DE8C7123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3150,51 +3150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="71C15D3C"/>
+    <w:nsid w:val="7415FB1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3298,51 +3298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A2A09B2D"/>
+    <w:nsid w:val="95457F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3446,51 +3446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="549040BA"/>
+    <w:nsid w:val="9E8FE9DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3594,51 +3594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="09B148E7"/>
+    <w:nsid w:val="22BFB970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3742,51 +3742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="3014F412"/>
+    <w:nsid w:val="BD17FE94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +3890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A331D629"/>
+    <w:nsid w:val="32A7E032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>