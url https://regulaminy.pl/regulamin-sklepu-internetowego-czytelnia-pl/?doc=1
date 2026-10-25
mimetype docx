--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -1670,51 +1670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09B2795E"/>
+    <w:nsid w:val="EE55E81C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1818,51 +1818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB32C070"/>
+    <w:nsid w:val="62F3B4FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1966,51 +1966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AE4A5FC3"/>
+    <w:nsid w:val="8739E690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2114,51 +2114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7ACDD12A"/>
+    <w:nsid w:val="7528920C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2262,51 +2262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9D9F2009"/>
+    <w:nsid w:val="AA3947AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2410,51 +2410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5789572B"/>
+    <w:nsid w:val="D29A4204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2558,51 +2558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3DB54937"/>
+    <w:nsid w:val="C2DC1DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2706,51 +2706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="074C2464"/>
+    <w:nsid w:val="4925A79C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2854,51 +2854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C42ADA7A"/>
+    <w:nsid w:val="F04B68E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3002,51 +3002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DE8C7123"/>
+    <w:nsid w:val="7DE6C791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3150,51 +3150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7415FB1E"/>
+    <w:nsid w:val="D424C30A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3298,51 +3298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="95457F56"/>
+    <w:nsid w:val="8233F973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3446,51 +3446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9E8FE9DE"/>
+    <w:nsid w:val="FA875119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3594,51 +3594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="22BFB970"/>
+    <w:nsid w:val="770435F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3742,51 +3742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="BD17FE94"/>
+    <w:nsid w:val="3D7AEB86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +3890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="32A7E032"/>
+    <w:nsid w:val="404E8728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>